--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,81 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3792BA86" w14:textId="77777777" w:rsidR="00236843" w:rsidRPr="00C32A0D" w:rsidRDefault="00236843" w:rsidP="00236843">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Školní potřeby pro 4. a 5. </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Školní potřeby pro 4. a 5. ročník :</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="130A6A31" w14:textId="145834AB" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– cvičební úbor (cvičky, tričko, kraťasy, tepláky do tělocvičny, v podzimním a jarním období mikina a sportovní obuv </w:t>
       </w:r>
       <w:r w:rsidR="00241749">
         <w:t xml:space="preserve">do tělocvičny a </w:t>
       </w:r>
       <w:r>
         <w:t>na ven</w:t>
       </w:r>
       <w:r w:rsidR="006A12C5">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="006A12C5" w:rsidRPr="00CF3FC8">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>boty na TV 2</w:t>
       </w:r>
       <w:r w:rsidR="00CF3FC8" w:rsidRPr="00CF3FC8">
@@ -96,189 +83,187 @@
       <w:r>
         <w:t>– přezůvky</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283962E2" w14:textId="32AE8EA9" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– pravítko (</w:t>
       </w:r>
       <w:r w:rsidR="00A410D8">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0 cm), trojúhelník s ryskou, </w:t>
       </w:r>
       <w:r w:rsidR="006E4263">
         <w:t>krátké</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pravítko do penálu</w:t>
       </w:r>
       <w:r w:rsidR="006E4263">
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-        <w:t>10</w:t>
+        <w:t xml:space="preserve"> (10</w:t>
       </w:r>
       <w:r w:rsidR="002B665A">
-        <w:t>cm</w:t>
-[...3 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>cm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9349C6" w14:textId="77777777" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– kružítko (jen 5. ročník)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79820A51" w14:textId="1D3318C0" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– pastelky, ořezávátko, guma, tužkové tuhé lepidlo (2x</w:t>
       </w:r>
       <w:r w:rsidR="00CF3FC8">
         <w:t xml:space="preserve"> nebo 1x velké</w:t>
       </w:r>
       <w:r w:rsidR="00E20C0A">
         <w:t>!</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD2BA05" w14:textId="77777777" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
+    <w:p w14:paraId="0CD2BA05" w14:textId="44109941" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– pero + náhradní pero (popřípadě náhradní náplně)</w:t>
+      </w:r>
+      <w:r w:rsidR="00892B1F">
+        <w:t>, zmizík</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B36F736" w14:textId="1AB4424D" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– tužky </w:t>
       </w:r>
       <w:r w:rsidR="002B665A">
         <w:t>měkké (2x)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312F5051" w14:textId="77777777" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
+    <w:p w14:paraId="312F5051" w14:textId="10C14B3A" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– štětce kulaté a ploché (od každého jeden tlustější alespoň č. 10 a jeden tenčí č. 1 nebo 2)</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>vodovky  </w:t>
+      <w:r w:rsidR="00892B1F">
+        <w:t>, plochý č. 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2907F1" w14:textId="626F9FF3" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– nůžky na papír, barevné papíry, modelína</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6422A48E" w14:textId="6F5809BC" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">– vodovky </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        <w:t>12 barev KOOH-I-NOOR)</w:t>
+        <w:t>(12 barev KOOH-I-NOOR)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kelímek na vodu, modrý inkoust</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3835C3AD" w14:textId="4435020A" w:rsidR="00892B1F" w:rsidRDefault="00892B1F" w:rsidP="00996361">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–tempery, paleta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7B70EE" w14:textId="2ED4A9AE" w:rsidR="00892B1F" w:rsidRDefault="00892B1F" w:rsidP="00996361">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–voskovky (voskové pastelky)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="200FCD1B" w14:textId="77777777" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">– igelit, staré triko nebo zástěra na </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>– igelit, staré triko nebo zástěra na Vv a Pč</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="193C3F68" w14:textId="77777777" w:rsidR="00996361" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hygienické potřeby:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37592DE8" w14:textId="4F98A76C" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6000"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
@@ -341,107 +326,88 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7342EECD" w14:textId="77777777" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00236843">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sešity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D02049" w14:textId="11347644" w:rsidR="00996361" w:rsidRDefault="00236843" w:rsidP="00996361">
+    <w:p w14:paraId="70738D6C" w14:textId="3B154011" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">č. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7F42">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="003B3D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00A410D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>ks</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t>– 2ks</w:t>
       </w:r>
       <w:r w:rsidR="00996361">
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C056092" w14:textId="0382C102" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">č. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">520 – </w:t>
       </w:r>
       <w:r w:rsidR="00A410D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -512,83 +478,78 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D825FC">
         <w:t xml:space="preserve"> + bezbarvý, průhledný obal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA2BF0D" w14:textId="5BCAA19B" w:rsidR="004B362B" w:rsidRPr="004B362B" w:rsidRDefault="004B362B" w:rsidP="003F2D99">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">č. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>420</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 2x</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEA4CD6" w14:textId="7CA9EF97" w:rsidR="003F2D99" w:rsidRDefault="003F2D99" w:rsidP="003F2D99">
+    <w:p w14:paraId="35BADE11" w14:textId="77777777" w:rsidR="003B3D4F" w:rsidRDefault="003F2D99" w:rsidP="003B3D4F">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>– obaly na sešity a učebnice (bezbarvé, průhledné)</w:t>
       </w:r>
       <w:r w:rsidR="002D1F3D">
         <w:t xml:space="preserve"> A5-</w:t>
       </w:r>
       <w:r w:rsidR="003D5BDE">
         <w:t>10ks, A</w:t>
       </w:r>
       <w:r w:rsidR="0081113D">
         <w:t>4-</w:t>
       </w:r>
       <w:r w:rsidR="004B362B">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="004730EF">
         <w:t>ks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15569017" w14:textId="6992A51A" w:rsidR="00236843" w:rsidRDefault="00236843" w:rsidP="00996361">
-[...7 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+    <w:p w14:paraId="34E28E09" w14:textId="269ED0BE" w:rsidR="00085FC8" w:rsidRDefault="005C1C61" w:rsidP="003B3D4F">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00236843">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ěci označit, dodat třídní učitelce </w:t>
       </w:r>
       <w:r w:rsidR="005E2633" w:rsidRPr="006562A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>HNED</w:t>
       </w:r>
       <w:r w:rsidR="00236843" w:rsidRPr="006562A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -611,167 +572,171 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006562A2" w:rsidRPr="006562A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>DEN</w:t>
       </w:r>
       <w:r w:rsidR="00236843">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> při nástupu do školy!</w:t>
       </w:r>
       <w:r w:rsidR="00CC3A3C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>!!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00085FC8">
+    <w:sectPr w:rsidR="00085FC8" w:rsidSect="003B3D4F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00236843"/>
     <w:rsid w:val="00055303"/>
     <w:rsid w:val="00085FC8"/>
+    <w:rsid w:val="001A7B7A"/>
     <w:rsid w:val="001F4C98"/>
     <w:rsid w:val="00236843"/>
     <w:rsid w:val="00241749"/>
     <w:rsid w:val="00262A6A"/>
     <w:rsid w:val="002B665A"/>
     <w:rsid w:val="002D1F3D"/>
+    <w:rsid w:val="003B3D4F"/>
     <w:rsid w:val="003D5BDE"/>
     <w:rsid w:val="003F1ADB"/>
     <w:rsid w:val="003F2D99"/>
     <w:rsid w:val="004730EF"/>
     <w:rsid w:val="004B362B"/>
     <w:rsid w:val="005C1C61"/>
     <w:rsid w:val="005E1E18"/>
     <w:rsid w:val="005E2633"/>
     <w:rsid w:val="006562A2"/>
     <w:rsid w:val="006A12C5"/>
+    <w:rsid w:val="006D1CD1"/>
     <w:rsid w:val="006E4263"/>
     <w:rsid w:val="0081113D"/>
     <w:rsid w:val="00823FB1"/>
+    <w:rsid w:val="00892B1F"/>
     <w:rsid w:val="00921AD0"/>
     <w:rsid w:val="00996361"/>
     <w:rsid w:val="00A410D8"/>
     <w:rsid w:val="00AA7A5B"/>
     <w:rsid w:val="00AB7F42"/>
     <w:rsid w:val="00C32A0D"/>
     <w:rsid w:val="00CC3A3C"/>
     <w:rsid w:val="00CF3FC8"/>
+    <w:rsid w:val="00D43A6B"/>
     <w:rsid w:val="00D825FC"/>
     <w:rsid w:val="00DE4C5A"/>
     <w:rsid w:val="00E20C0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C0904E8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{83D64894-8157-420D-81BC-FED0E1056A3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1183,51 +1148,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00236843"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1183783249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="121967262">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -1559,69 +1524,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>157</Words>
-  <Characters>927</Characters>
+  <Words>161</Words>
+  <Characters>950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1082</CharactersWithSpaces>
+  <CharactersWithSpaces>1109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sborovna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>